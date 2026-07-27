--- v0 (2026-05-22)
+++ v1 (2026-07-27)
@@ -13,51 +13,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="327563528"/>
+      <w:bookmarkStart w:id="0" w:name="330816258"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="16" w:color="4472C4"/>
           <w:left w:val="single" w:sz="16" w:color="4472C4"/>
           <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
           <w:right w:val="single" w:sz="16" w:color="4472C4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="E2EFD9"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1880,50 +1880,69 @@
         </w:rPr>
         <w:t>The paragraph below is optional text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CSILevel4"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Material:  As indicated in product listing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="CSILevel4"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Finish:  Matte black.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="16" w:color="4472C4"/>
           <w:left w:val="single" w:sz="16" w:color="4472C4"/>
           <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
           <w:right w:val="single" w:sz="16" w:color="4472C4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="E2EFD9"/>
         <w:spacing w:after="0"/>
@@ -1941,873 +1960,1624 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The paragraph below is optional text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CSILevel4"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Finish:  Matte black.</w:t>
+        <w:t>Mounting:  As indicated in product listing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel4"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Minimum Rated Load:  250 lb (113.4 kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel4"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Products:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Model 9012 - Baby Changing Station - Horizontal - Plastic - Surface-mounted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Model 9013 - Recessed - Roval Collection - Baby Changing Station - Horizontal - Stainless Steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Model 9014 - Baby Changing Station - Horizontal - Plastic - Surface-mounted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1780"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1780"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The paragraph below is optional text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Model 9015 - Baby Changing Station - Vertical - Plastic - Surface-mounted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Model 9016 - Baby Changing Station, Bed Liner Dispenser - Recessed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Model 9018 - Satin Stainless Steel Finish - Baby Changing Station - Horizontal - Recessed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Model 9022 - Baby Changing Station - Horizontal - Plastic - Stainless Steel - Surface-mounted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Substitutions:  016000 - Product Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Cabinets</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Multipurpose Soap/Towel Dispenser Cabinets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel4"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Mounting:  As indicated in product listing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel4"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Products:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Model 0436 - Traditional Collection - All Purpose Cabinet - Shelf and Towel Dispenser - Recessed Behind Mirror.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The material specifications in this article </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>only be used if the accessory item descriptions below or the manufacturers' model numbers listed do not fully define the quality level.  For instance, it does little good to specify that stainless steel is to be ASTM A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Type 304 if the specified manufacturer's accessories are made of Type 316.  On the other hand, an open descriptive specification may need further quality definition for evaluation of proposed manufacturers' products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accessories - General:  Shop assembled, free of dents and scratches and packaged complete with anchors and fittings, steel anchor plates, adapters, and anchor components for installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="gemHypRid9" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:vanish/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:color="0000EE" w:val="single"/>
+          </w:rPr>
+          <w:t>IHS Standards Store</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for free information or to purchase a copy of this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Zinc Alloy:  Die cast,  ASTM B86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IHS Standards Store for free information or to purchase a copy of these documents:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="gemHypRid10" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:vanish/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:color="0000EE" w:val="single"/>
+          </w:rPr>
+          <w:t>ASTM C1036</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="gemHypRid11" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:vanish/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:color="0000EE" w:val="single"/>
+          </w:rPr>
+          <w:t>ASTM C1053</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Mirror Glass:  Annealed float glass, ASTM C1036 Type I, Class 1, Quality Q2, with silvering, protective and physical characteristics complying with ASTM C1503.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The paragraph below is optional text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Fabrication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Profile Collection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Select and edit one or more of the following paragraphs based on materials and finishes of accessories selected.  If a proprietary specification fully covers the required finishes, inclusion of this article is not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finishes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The paragraph below is optional text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Shop Primed Ferrous Metals:  Pretreat and clean, spray apply one coat primer and bake.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The paragraph below is optional text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Back paint components where contact is made with building finishes to prevent electrolysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>PART 3  EXECUTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>EXAMINATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verify existing conditions before starting work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verify exact location of accessories for installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Verify that field measurements are as indicated on drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proper placement of concealed anchor devices, blocking, or in-wall framing is especially necessary for grab bars, towel bars, hooks, and other accessories </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>might have to support loads, whether intended to or not.  Ensure drawing details are coordinated with specification statements in this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>See Section _____ for installation of blocking, reinforcing plates, and concealed anchors in walls and ceilings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>PREPARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Deliver inserts and rough-in frames to site for timely installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Provide templates and rough-in measurements as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INSTALLATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Install accessories in accordance with manufacturers' instructions in locations indicated on drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:left w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
+          <w:right w:val="single" w:sz="16" w:color="4472C4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="E2EFD9"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The paragraph below is optional text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel3"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mounting Heights:  As required by accessibility regulations, unless otherwise indicated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel4"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mirrors:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[_____] inch ([_____]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mm), measured from floor to bottom of mirrored surface.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="16" w:color="4472C4"/>
           <w:left w:val="single" w:sz="16" w:color="4472C4"/>
           <w:bottom w:val="single" w:sz="16" w:color="4472C4"/>
           <w:right w:val="single" w:sz="16" w:color="4472C4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="E2EFD9"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The paragraph below is optional text</w:t>
+        <w:t xml:space="preserve">Mounting heights vary from manufacturer to manufacturer, depending on the location of the air distribution nozzle relative to the bottom of the unit.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>owever, the distance from the nozzle to the floor remains about the same.  In no case should the nozzle or operating mechanism be mounted higher than ADA requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CSILevel4"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Mounting:  As indicated in product listing.</w:t>
+        <w:t>Electric Hand Dryers:  Measured from floor to bottom of nozzle:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Men:  44 inches (1110 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Women:  42 inches (1060 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Teenager:  41 inches (1035 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel5"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Handicap:  36 inches (910 mm).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CSILevel4"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Products:</w:t>
-[...124 lines deleted...]
-        <w:t>, Type 304 if the specified manufacturer's accessories are made of Type 316.  On the other hand, an open descriptive specification may need further quality definition for evaluation of proposed manufacturers' products.</w:t>
+        <w:t>Other Accessories:  As indicated on drawings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CSILevel2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>Materials</w:t>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CSILevel3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Accessories - General:  Shop assembled, free of dents and scratches and packaged complete with anchors and fittings, steel anchor plates, adapters, and anchor components for installation.</w:t>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:t>Protect installed accessories from damage due to subsequent construction operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CSILevel0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...539 lines deleted...]
-          <w:numId w:val="23"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="gemHfRid8"/>
-      <w:footerReference w:type="default" r:id="gemHfRid9"/>
+      <w:headerReference w:type="default" r:id="gemHfRid11"/>
+      <w:footerReference w:type="default" r:id="gemHfRid12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2830,51 +3600,51 @@
       <w:jc w:val="left"/>
     </w:tblPr>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
             <w:ind w:left="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Powered by SpecLink 05/08/2026</w:t>
+            <w:t>Powered by SpecLink 06/08/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
             <w:ind w:left="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="arial" w:eastAsia="arial" w:hAnsi="arial" w:cs="arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -4670,50 +5440,350 @@
       <w:start w:val="1"/>
       <w:lvlText w:val="%7."/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
@@ -5259,50 +6329,110 @@
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="center"/>
         <w:pPr>
           <w:ind w:left="0" w:hanging="0"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="center"/>
         <w:pPr>
           <w:ind w:left="0" w:hanging="0"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="center"/>
+        <w:pPr>
+          <w:ind w:left="0" w:hanging="0"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="center"/>
+        <w:pPr>
+          <w:ind w:left="0" w:hanging="0"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="center"/>
+        <w:pPr>
+          <w:ind w:left="0" w:hanging="0"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="center"/>
+        <w:pPr>
+          <w:ind w:left="0" w:hanging="0"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="center"/>
         <w:pPr>
           <w:ind w:left="0" w:hanging="0"/>
         </w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="false"/>
           <w:strike w:val="false"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
@@ -6426,51 +7556,51 @@
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:color="FF0000"/>
         <w:left w:val="single" w:sz="8" w:color="FF0000"/>
         <w:bottom w:val="single" w:sz="8" w:color="FF0000"/>
         <w:right w:val="single" w:sz="8" w:color="FF0000"/>
         <w:insideH w:val="single" w:sz="8" w:color="FF0000"/>
         <w:insideV w:val="single" w:sz="8" w:color="FF0000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="gemHypRid1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.gov/" TargetMode="External" /><Relationship Id="gemHypRid2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://global.ihs.com/doc_detail.cfm?rid=BSD&amp;document_name=ASTM F2285" TargetMode="External" /><Relationship Id="gemHypRid3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.ihs.com/doc_detail.cfm?&amp;rid=BSD&amp;item_s_key=00006864&amp;item_key_date=901231&amp;input_doc_number=ICC&amp;input_doc_title=" TargetMode="External" /><Relationship Id="gemHypRid4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://americanspecialties.com/product_category/showertub-accessories/" TargetMode="External" /><Relationship Id="gemHypRid5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asigroup.us/" TargetMode="External" /><Relationship Id="gemHypRid6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://americanspecialties.com/representatives/" TargetMode="External" /><Relationship Id="gemHypRid7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://americanspecialties.com/continuing-education/" TargetMode="External" /><Relationship Id="gemHypRid8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.americanspecialties.com/" TargetMode="External" /><Relationship Id="gemHfRid8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="gemHfRid9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="gemHypRid1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.gov/" TargetMode="External" /><Relationship Id="gemHypRid2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://global.ihs.com/doc_detail.cfm?rid=BSD&amp;document_name=ASTM F2285" TargetMode="External" /><Relationship Id="gemHypRid3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.ihs.com/doc_detail.cfm?&amp;rid=BSD&amp;item_s_key=00006864&amp;item_key_date=901231&amp;input_doc_number=ICC&amp;input_doc_title=" TargetMode="External" /><Relationship Id="gemHypRid4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://americanspecialties.com/product_category/showertub-accessories/" TargetMode="External" /><Relationship Id="gemHypRid5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asigroup.us/" TargetMode="External" /><Relationship Id="gemHypRid6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://americanspecialties.com/representatives/" TargetMode="External" /><Relationship Id="gemHypRid7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://americanspecialties.com/continuing-education/" TargetMode="External" /><Relationship Id="gemHypRid8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.americanspecialties.com/" TargetMode="External" /><Relationship Id="gemHypRid9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://global.ihs.com/doc_detail.cfm?rid=BSD&amp;document_name=ASTM B86" TargetMode="External" /><Relationship Id="gemHypRid10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://global.ihs.com/doc_detail.cfm?rid=BSD&amp;document_name=ASTM C1036" TargetMode="External" /><Relationship Id="gemHypRid11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://global.ihs.com/doc_detail.cfm?rid=BSD&amp;document_name=ASTM C1053" TargetMode="External" /><Relationship Id="gemHfRid11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="gemHfRid12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>